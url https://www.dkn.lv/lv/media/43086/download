--- v0 (2025-10-23)
+++ v1 (2026-07-24)
@@ -8,1487 +8,2291 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5874871E" w14:textId="052682AC" w:rsidR="00A42739" w:rsidRDefault="00A42739" w:rsidP="000A7283">
+    <w:p w14:paraId="4B6D6CA4" w14:textId="77777777" w:rsidR="00A42739" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="000A7283">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pielikums Nr.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEDA226" w14:textId="77777777" w:rsidR="00A42739" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="000A7283">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026.gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00023656">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.jūnija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>noteikumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A726C17" w14:textId="77777777" w:rsidR="00D54CB0" w:rsidRDefault="00000000" w:rsidP="000A7283">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kārtība, kādā pašvaldība iznomā zemi sakņu dārzu</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>Pielikums Nr.1</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316FC425" w14:textId="30600634" w:rsidR="00A42739" w:rsidRDefault="00A42739" w:rsidP="000A7283">
+    <w:p w14:paraId="32A9717E" w14:textId="77777777" w:rsidR="00A42739" w:rsidRDefault="00000000" w:rsidP="000A7283">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Iekšējiem noteikumiem</w:t>
+      <w:r w:rsidRPr="00D54CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>personisko palīgsaimniecību vajadzībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1822">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB00980" w14:textId="454F88A2" w:rsidR="00A42739" w:rsidRDefault="00AA1822" w:rsidP="000A7283">
+    <w:p w14:paraId="2973BF06" w14:textId="77777777" w:rsidR="00A42739" w:rsidRDefault="00A42739" w:rsidP="000A7283">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="36C925AE" w14:textId="77777777" w:rsidR="00A42739" w:rsidRDefault="00A42739" w:rsidP="000A7283">
+    <w:p w14:paraId="58741142" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00630F0D" w:rsidRDefault="00000000" w:rsidP="000A7283">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t>Dienvidkurzemes novada pašvaldībai</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienvidkurzemes novada </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1618E" w:rsidRPr="00630F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nekustamā īpašuma pārvaldei</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7191" w:type="dxa"/>
-        <w:tblInd w:w="2448" w:type="dxa"/>
+        <w:tblW w:w="7229" w:type="dxa"/>
+        <w:tblInd w:w="1985" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1681"/>
-        <w:gridCol w:w="5510"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="7BB05C5B" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="49748654" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6466C6A2" w14:textId="0605316A" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="000A7283" w:rsidP="00D42837">
+          <w:p w14:paraId="77C70723" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55DF2910" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="2969B4B7" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D374073" w14:textId="6CB96C81" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="574692A4" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="269B37FF" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="030769E3" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37D41482" w14:textId="5EF518A6" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="16521BCF" w14:textId="77777777" w:rsidR="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pers</w:t>
             </w:r>
-            <w:r w:rsidR="00AA1822">
+            <w:r w:rsidR="00AA1822" w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>kods</w:t>
+              <w:t xml:space="preserve">kods/ </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00B105D4" w:rsidRPr="00A42739">
+          </w:p>
+          <w:p w14:paraId="67019F20" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B1618E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reģ. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E238608" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="4442810A" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13D9D3B3" w14:textId="20847C8A" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="465D447C" w14:textId="77777777" w:rsidR="008A655A" w:rsidRDefault="00000000" w:rsidP="00D42837">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03191973" w14:textId="77777777" w:rsidR="008A655A" w:rsidRPr="00A42739" w:rsidRDefault="008A655A" w:rsidP="00D42837">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F2006E" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="3CE923AD" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="4D4EF37F" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBFED6E" w14:textId="4B57A721" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="00B105D4" w:rsidP="00D42837">
+          <w:p w14:paraId="4E75DF7D" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Dzīv</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Adrese/Juridiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D046CD9" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="1B0B96D5" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DD0C382" w14:textId="15AA6E5C" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="26A61A62" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="67ADE63F" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="0500DFFE" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="570A6855" w14:textId="0B109E22" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="68E03D6E" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45515F78" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="7DA18D2F" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DC84939" w14:textId="46588A0D" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="39B23751" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="322249C3" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="40F1C6A9" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1566F739" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="0D9DC448" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A27149C" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="787FA9B0" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="384E626A" w14:textId="4DB4EB44" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="549DB33B" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4B71" w:rsidRPr="00A42739" w14:paraId="552D465E" w14:textId="77777777" w:rsidTr="0022260A">
+      <w:tr w:rsidR="00112CB7" w14:paraId="1B3170B2" w14:textId="77777777" w:rsidTr="00630F0D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68747BBA" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="165F0E46" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00B1618E" w:rsidRDefault="00000000" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A42739">
+            <w:r w:rsidRPr="00B1618E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e-pasts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5510" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57BB901F" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="57B354D7" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5194D146" w14:textId="30B261AD" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
+          <w:p w14:paraId="15CAABE7" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00D42837">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44F1591E" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="005E4B71">
+    <w:p w14:paraId="52BD23D8" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="005E4B71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664D77C2" w14:textId="77777777" w:rsidR="00F67882" w:rsidRDefault="00F67882" w:rsidP="005E4B71">
+    <w:p w14:paraId="3D1504BD" w14:textId="77777777" w:rsidR="00F67882" w:rsidRPr="00A42739" w:rsidRDefault="00F67882" w:rsidP="005E4B71">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31BDDE84" w14:textId="77777777" w:rsidR="00E52A08" w:rsidRPr="00A42739" w:rsidRDefault="00E52A08" w:rsidP="005E4B71">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6A639662" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="00000000" w:rsidP="0022260A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>esniegums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A9D3EA0" w14:textId="6161537B" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="00A42739" w:rsidP="0022260A">
-[...25 lines deleted...]
-    <w:p w14:paraId="3D785C5D" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRDefault="005E4B71" w:rsidP="005E4B71">
+    <w:p w14:paraId="098D11A2" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="005E4B71">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7FECC1" w14:textId="77777777" w:rsidR="00FC4F2D" w:rsidRPr="00A42739" w:rsidRDefault="00FC4F2D" w:rsidP="005E4B71">
-[...8 lines deleted...]
-    <w:p w14:paraId="205C3094" w14:textId="6DB0F130" w:rsidR="00A42739" w:rsidRPr="00A42739" w:rsidRDefault="005E4B71" w:rsidP="00A42739">
+    <w:p w14:paraId="03EA3A23" w14:textId="77777777" w:rsidR="0076257D" w:rsidRDefault="00000000" w:rsidP="00A42739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lūdzu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
+        <w:t>Lūdzu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC512BA" w14:textId="77777777" w:rsidR="0076257D" w:rsidRDefault="00000000" w:rsidP="0076257D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>iznomāt</w:t>
       </w:r>
-      <w:r w:rsidR="00906983" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00906983" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zemesgabalu</w:t>
       </w:r>
-      <w:r w:rsidR="00771853" w:rsidRPr="00A42739">
-[...5 lines deleted...]
-      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="0076257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sakņu dārza ierīkošanai un uzturēšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626C4462" w14:textId="77777777" w:rsidR="00447805" w:rsidRPr="0076257D" w:rsidRDefault="00000000" w:rsidP="0076257D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iznomāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zemesgabalu personisko palīgsaimniecību vajadzībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E884322" w14:textId="77777777" w:rsidR="00F66C39" w:rsidRDefault="00000000" w:rsidP="0076257D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pagarināt </w:t>
       </w:r>
-      <w:r w:rsidR="00EB5661" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00EB5661" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">zemes </w:t>
       </w:r>
-      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nomas līgum</w:t>
       </w:r>
-      <w:r w:rsidR="00567F16" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00567F16" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a termiņu</w:t>
       </w:r>
-      <w:r w:rsidR="00771853" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00771853" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A42739">
+      <w:r w:rsidR="005E4B71" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sakņu</w:t>
       </w:r>
-      <w:r w:rsidR="00B438B1" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00B438B1" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A42739">
+      <w:r w:rsidR="005E4B71" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dārz</w:t>
       </w:r>
-      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="0076257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00771853" w:rsidRPr="0076257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uzturēšanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C845FE4" w14:textId="77777777" w:rsidR="0076257D" w:rsidRDefault="00000000" w:rsidP="0076257D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagarin</w:t>
+      </w:r>
+      <w:r w:rsidR="00472C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>āt zemes nomas līguma termiņu personisko palīgsaimniecību vajadzībām</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4B71" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A42739" w:rsidRPr="00A42739">
-[...17 lines deleted...]
-      <w:r w:rsidR="000A7283" w:rsidRPr="00A42739">
+    </w:p>
+    <w:p w14:paraId="7D5FA76F" w14:textId="77777777" w:rsidR="0076257D" w:rsidRPr="0076257D" w:rsidRDefault="0076257D" w:rsidP="0076257D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A74608" w14:textId="12F9A051" w:rsidR="00A42739" w:rsidRPr="0076257D" w:rsidRDefault="00001402" w:rsidP="00001402">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="0076257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____________________________________________ (vieta)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7283" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F67882" w:rsidRPr="00A42739">
+      <w:r w:rsidR="00F67882" w:rsidRPr="0076257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1182FFAF" w14:textId="04A89B7F" w:rsidR="005E4B71" w:rsidRDefault="00220C59" w:rsidP="00220C59">
+    <w:p w14:paraId="013692BA" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRDefault="00000000" w:rsidP="0076257D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
+        <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005E4B71" w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="005E4B71" w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005E4B71" w:rsidRPr="00A42739">
+      <w:r w:rsidR="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006C182E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> platībā, kadastra apzīmējums</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rStyle w:val="Izclums"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005E4B71" w:rsidRPr="00A42739">
+      <w:r w:rsidRPr="00A42739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620B68BF" w14:textId="6ABE46C5" w:rsidR="00B105D4" w:rsidRPr="00A42739" w:rsidRDefault="00B105D4" w:rsidP="000A7283">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="25A799AD" w14:textId="77777777" w:rsidR="006C182E" w:rsidRDefault="00000000" w:rsidP="0076257D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Papildu </w:t>
+      </w:r>
+      <w:r w:rsidR="004F588C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informācija ___________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07D27964" w14:textId="61D369E1" w:rsidR="00160CFE" w:rsidRDefault="00160CFE" w:rsidP="00F67882">
+    <w:p w14:paraId="29BF4CDB" w14:textId="77777777" w:rsidR="00160CFE" w:rsidRPr="00A42739" w:rsidRDefault="00000000" w:rsidP="00001402">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF425B8" w14:textId="77777777" w:rsidR="004F588C" w:rsidRDefault="004F588C" w:rsidP="00F67882">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...36 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5408B29F" w14:textId="77777777" w:rsidR="00160CFE" w:rsidRDefault="00160CFE" w:rsidP="00F67882">
+    <w:p w14:paraId="7357CFDB" w14:textId="77777777" w:rsidR="00160CFE" w:rsidRPr="008B7A47" w:rsidRDefault="00000000" w:rsidP="00F67882">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apliecinu, ka manā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1618E" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>īpašumā vai valdījumā Dienvidkurzemes novada administratīvajā teritorijā nav zemesgabala, kas tiek izmantots sakņu dārza vajadzībām.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CEA0B13" w14:textId="09B793D9" w:rsidR="00374BDD" w:rsidRPr="00A42739" w:rsidRDefault="00374BDD" w:rsidP="00B105D4">
-      <w:pPr>
+    <w:p w14:paraId="0ACDFC1C" w14:textId="77777777" w:rsidR="00160CFE" w:rsidRPr="008B7A47" w:rsidRDefault="00160CFE" w:rsidP="00F67882">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4F64B6" w14:textId="77777777" w:rsidR="00650B48" w:rsidRDefault="00650B48">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B4D7D7D" w14:textId="77777777" w:rsidR="00B105D4" w:rsidRPr="008B7A47" w:rsidRDefault="00000000" w:rsidP="00F67882">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Apstiprinu, ka esmu informēts par man</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personas datu apstrādi šī iesnieguma izskatīšana</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s nolūkā, tostarp par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datu </w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pārbaudi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publiskaj</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistr</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>smu iepazinies ar informatīvo paziņojumu par datu apstrād</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i, kurā norādīts datu apstrādes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiesisk</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamat</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, datu pārziņa kontaktinformācij</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kā arī manas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiesīb</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datu apstrād</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un uzglabāšan</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pliecinu, ka manis sniegtā informācija un</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegtie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dokumenti ir patiesi</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008B7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68199357" w14:textId="77777777" w:rsidR="00FC4F2D" w:rsidRDefault="00FC4F2D">
-      <w:pPr>
+    <w:p w14:paraId="06D3EA8C" w14:textId="77777777" w:rsidR="00374BDD" w:rsidRPr="00A42739" w:rsidRDefault="00374BDD" w:rsidP="00B105D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1884AA0D" w14:textId="77777777" w:rsidR="00FC4F2D" w:rsidRDefault="00FC4F2D">
-      <w:pPr>
+    <w:p w14:paraId="0AD9B0F0" w14:textId="77777777" w:rsidR="00374BDD" w:rsidRPr="00A42739" w:rsidRDefault="00374BDD" w:rsidP="00374BDD">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E6F07E" w14:textId="77777777" w:rsidR="00FC4F2D" w:rsidRDefault="00FC4F2D">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C65A3E1" w14:textId="77777777" w:rsidR="005E4B71" w:rsidRPr="00A42739" w:rsidRDefault="00000000" w:rsidP="00630F0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00160CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.gada</w:t>
+      </w:r>
+      <w:r w:rsidR="00160CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7359" w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00630F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA3DE3" w14:textId="77777777" w:rsidR="00650B48" w:rsidRDefault="00650B48" w:rsidP="00650B48">
-[...38 lines deleted...]
-        <w:t>s novada pašvaldība, ievērojot Vispārīgās datu aizsardzības regulas prasības un tam, ka dati tiks apstrādāti tādā apjomā, kādā tas nepieciešams iesniegumā pieprasītās informācijas izskatīšanai un atbildes sniegšanai. Apliecinu, ka sniedzu patiesu un faktiskajai situācijai atbilstošu informāciju. Savukārt, iesniedzot iesniegumu, kas saistīts ar trešo personu datiem, apliecinu, ka esmu tiesīgs lūgt šo trešo personu datu apstrādi.  </w:t>
+    <w:p w14:paraId="424CCD86" w14:textId="77777777" w:rsidR="003D41E2" w:rsidRPr="008A655A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00630F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008A655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paraksts</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/paraksta</w:t>
+      </w:r>
+      <w:r w:rsidR="008A655A" w:rsidRPr="008A655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atšifrējums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF7359" w:rsidRPr="00A42739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07250ECD" w14:textId="77777777" w:rsidR="00650B48" w:rsidRDefault="00650B48" w:rsidP="00650B48">
-[...96 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="003D41E2" w:rsidRPr="008A655A" w:rsidSect="00C62B53">
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="567" w:left="1701" w:header="709" w:footer="1677" w:gutter="0"/>
-      <w:paperSrc w:first="7" w:other="7"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F453216" w14:textId="77777777" w:rsidR="006C5E04" w:rsidRDefault="006C5E04" w:rsidP="00C94789">
+    <w:p w14:paraId="1838CB2C" w14:textId="77777777" w:rsidR="003D00C7" w:rsidRDefault="003D00C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68C33928" w14:textId="77777777" w:rsidR="006C5E04" w:rsidRDefault="006C5E04" w:rsidP="00C94789">
+    <w:p w14:paraId="36F8342F" w14:textId="77777777" w:rsidR="003D00C7" w:rsidRDefault="003D00C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3402BCD9" w14:textId="77777777" w:rsidR="00650B48" w:rsidRPr="007C01F0" w:rsidRDefault="00650B48" w:rsidP="00650B48">
+  <w:p w14:paraId="049B113E" w14:textId="77777777" w:rsidR="00112CB7" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="007C01F0">
-[...7 lines deleted...]
-      <w:t>* Pašrocīgs datums un paraksts nav nepieciešams, ja dokuments parakstīts ar drošu elektronisko p</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
-    <w:r>
-[...79 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BC4406B" w14:textId="77777777" w:rsidR="006C5E04" w:rsidRDefault="006C5E04" w:rsidP="00C94789">
+    <w:p w14:paraId="78E0C625" w14:textId="77777777" w:rsidR="003D00C7" w:rsidRDefault="003D00C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="112353DD" w14:textId="77777777" w:rsidR="006C5E04" w:rsidRDefault="006C5E04" w:rsidP="00C94789">
+    <w:p w14:paraId="42DD924E" w14:textId="77777777" w:rsidR="003D00C7" w:rsidRDefault="003D00C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A9C1BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF48B46A"/>
-    <w:lvl w:ilvl="0" w:tplc="61E2766E">
+    <w:lvl w:ilvl="0" w:tplc="FE18A91A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EDA20A6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C7AED044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="773826D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7D2A49D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="675A4E4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FD484598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3348C9DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C722FCDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65105373"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="391C7366"/>
+    <w:lvl w:ilvl="0" w:tplc="E88868B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="926EF070" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9AF41742" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E886320" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1E3C5472" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="15E2E8AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A78E9E02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1DCECFC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ACE42FE2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E450A91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C1290D2"/>
+    <w:lvl w:ilvl="0" w:tplc="F07C8794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DEC0EB2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5242058A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E150714C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E19252E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C082EADE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E724FBF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="979232D6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A300A9B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723A610D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C20A6F1A"/>
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+    <w:lvl w:ilvl="0" w:tplc="7616ACE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B7525458" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23CC9F44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6DE09F98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F79CB5B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F316430E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ED161830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3D8EEDBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DA90677A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D226351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBB24ACE"/>
+    <w:lvl w:ilvl="0" w:tplc="B23EABA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D5C0C2A6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D62CFB50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F97A8084" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C02ABFFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="545CCFA2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1DCA20EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="438E3572" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B19E664A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="394593631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2139301578">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="25256365">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1324048840">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2087920871">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E4B71"/>
+    <w:rsid w:val="00001402"/>
+    <w:rsid w:val="0002051A"/>
+    <w:rsid w:val="00023656"/>
     <w:rsid w:val="000A7283"/>
-    <w:rsid w:val="000C48F4"/>
-    <w:rsid w:val="0011354D"/>
+    <w:rsid w:val="00112CB7"/>
     <w:rsid w:val="001326C7"/>
     <w:rsid w:val="00135563"/>
     <w:rsid w:val="00160CFE"/>
     <w:rsid w:val="00182953"/>
     <w:rsid w:val="00220C59"/>
     <w:rsid w:val="0022260A"/>
-    <w:rsid w:val="00266CD0"/>
     <w:rsid w:val="0035438D"/>
     <w:rsid w:val="00362C5B"/>
     <w:rsid w:val="00374BDD"/>
     <w:rsid w:val="00396264"/>
     <w:rsid w:val="003B42D8"/>
-    <w:rsid w:val="003D044C"/>
+    <w:rsid w:val="003D00C7"/>
     <w:rsid w:val="003D41E2"/>
     <w:rsid w:val="003E6257"/>
+    <w:rsid w:val="00405205"/>
+    <w:rsid w:val="00447805"/>
+    <w:rsid w:val="00472C9D"/>
+    <w:rsid w:val="004B299E"/>
+    <w:rsid w:val="004F588C"/>
     <w:rsid w:val="00546019"/>
     <w:rsid w:val="0054723C"/>
     <w:rsid w:val="00556F87"/>
     <w:rsid w:val="00567F16"/>
     <w:rsid w:val="005A2BBA"/>
     <w:rsid w:val="005E4B71"/>
+    <w:rsid w:val="00621504"/>
+    <w:rsid w:val="00630F0D"/>
     <w:rsid w:val="00634D0F"/>
-    <w:rsid w:val="00650B48"/>
-    <w:rsid w:val="006C5E04"/>
+    <w:rsid w:val="006C182E"/>
+    <w:rsid w:val="0076257D"/>
     <w:rsid w:val="00771853"/>
     <w:rsid w:val="0078325C"/>
-    <w:rsid w:val="007B64AB"/>
     <w:rsid w:val="00805F26"/>
     <w:rsid w:val="00817C26"/>
-    <w:rsid w:val="00894FBA"/>
+    <w:rsid w:val="00885C40"/>
+    <w:rsid w:val="00895834"/>
+    <w:rsid w:val="008A655A"/>
+    <w:rsid w:val="008B7A47"/>
+    <w:rsid w:val="008C490C"/>
     <w:rsid w:val="00906983"/>
     <w:rsid w:val="00921091"/>
-    <w:rsid w:val="00927943"/>
     <w:rsid w:val="009412E4"/>
     <w:rsid w:val="00941FC5"/>
     <w:rsid w:val="00A35CE3"/>
     <w:rsid w:val="00A42739"/>
+    <w:rsid w:val="00A62D25"/>
     <w:rsid w:val="00A71A91"/>
     <w:rsid w:val="00AA1822"/>
     <w:rsid w:val="00B105D4"/>
+    <w:rsid w:val="00B1618E"/>
     <w:rsid w:val="00B438B1"/>
     <w:rsid w:val="00B85955"/>
     <w:rsid w:val="00BA47A9"/>
     <w:rsid w:val="00BC6E8A"/>
-    <w:rsid w:val="00C566D6"/>
+    <w:rsid w:val="00C1204D"/>
+    <w:rsid w:val="00C62B53"/>
     <w:rsid w:val="00C94789"/>
+    <w:rsid w:val="00C972D4"/>
+    <w:rsid w:val="00C9739F"/>
     <w:rsid w:val="00CC3077"/>
+    <w:rsid w:val="00D42837"/>
+    <w:rsid w:val="00D54CB0"/>
     <w:rsid w:val="00D821A7"/>
     <w:rsid w:val="00D932EB"/>
     <w:rsid w:val="00DB504F"/>
-    <w:rsid w:val="00E52A08"/>
-    <w:rsid w:val="00E608A3"/>
+    <w:rsid w:val="00E106F3"/>
     <w:rsid w:val="00EB5661"/>
     <w:rsid w:val="00EC4F33"/>
     <w:rsid w:val="00EC6D91"/>
+    <w:rsid w:val="00F66C39"/>
     <w:rsid w:val="00F67882"/>
     <w:rsid w:val="00F74AC5"/>
-    <w:rsid w:val="00FC4F2D"/>
+    <w:rsid w:val="00FF520E"/>
     <w:rsid w:val="00FF6936"/>
     <w:rsid w:val="00FF7359"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D004D49"/>
+  <w14:docId w14:val="1037E942"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{28806A4D-0CFD-4F71-A44C-6898F18B06CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1978,104 +2782,105 @@
     <w:rsid w:val="00C94789"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C94789"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00650B48"/>
+    <w:rsid w:val="00001402"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00650B48"/>
+    <w:rsid w:val="00001402"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00650B48"/>
+    <w:rsid w:val="00001402"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00650B48"/>
+    <w:rsid w:val="00001402"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2352,75 +3157,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ribk xmlns="387cfdb0-bbbb-482f-970b-aba77a611e32" xsi:nil="true"/>
     <TaxCatchAll xmlns="6d4193cb-6222-4e36-9552-1d72919fb87b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="387cfdb0-bbbb-482f-970b-aba77a611e32">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101004FE3A0F42363B848BB0394E43D029405" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="2edccff0cefcc672a02e591a87c7a055">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="387cfdb0-bbbb-482f-970b-aba77a611e32" xmlns:ns3="6d4193cb-6222-4e36-9552-1d72919fb87b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf3a3fb8c139d603b475f1ffb8e02420" ns2:_="" ns3:_="">
     <xsd:import namespace="387cfdb0-bbbb-482f-970b-aba77a611e32"/>
     <xsd:import namespace="6d4193cb-6222-4e36-9552-1d72919fb87b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:ribk" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2601,128 +3402,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A738AE4-C7CE-4718-8335-A3EA8F433D81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="387cfdb0-bbbb-482f-970b-aba77a611e32"/>
     <ds:schemaRef ds:uri="6d4193cb-6222-4e36-9552-1d72919fb87b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C382D2F1-B586-4FEE-9A36-84C3BF44B9F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE15281A-9102-491D-A98B-B542CC5B2026}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="387cfdb0-bbbb-482f-970b-aba77a611e32"/>
     <ds:schemaRef ds:uri="6d4193cb-6222-4e36-9552-1d72919fb87b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742CDE40-EF2B-4DD6-84F7-CBDC8E812BA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>803</Words>
-  <Characters>459</Characters>
+  <Words>1011</Words>
+  <Characters>577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1260</CharactersWithSpaces>
+  <CharactersWithSpaces>1585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Dina Krūka</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004FE3A0F42363B848BB0394E43D029405</vt:lpwstr>
   </property>
 </Properties>
 </file>